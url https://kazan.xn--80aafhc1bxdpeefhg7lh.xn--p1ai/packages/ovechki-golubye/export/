--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Упаковка Овечки голубые" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Упаковка Овечки" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="16"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
@@ -447,80 +447,80 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:D94"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="33" customWidth="1" min="1" max="1"/>
-    <col width="39" customWidth="1" min="2" max="2"/>
+    <col width="26" customWidth="1" min="1" max="1"/>
+    <col width="50" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="6" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Детали упаковки: Овечки голубые</t>
+          <t>Детали упаковки: Овечки</t>
         </is>
       </c>
     </row>
     <row r="2"/>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Основная информация</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Название</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
-          <t>Овечки голубые</t>
+          <t>Овечки</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Тип упаковки</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Картон</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Длина</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>1.00 см</t>
         </is>
@@ -536,51 +536,52 @@
         <is>
           <t>1.00 см</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Высота</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>1.00 см</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Описание</t>
         </is>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
-          <t>Нет описания</t>
+          <t>«Овечки» — картонная подарочная упаковка с добрым праздничным названием, уместная для небольшого поздравления.
+Сравните варианты сладкого состава на странице товара и выберите подходящее решение для получателей. В «Сладость в радость» можно оформить заказ сладких новогодних подарков оптом или в розницу; для партии уточните условия доставки.</t>
         </is>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Цены упаковки</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Количество</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Цена за штуку (₽)</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
@@ -712,421 +713,421 @@
         <is>
           <t>Фасованная продукция</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бренд</t>
         </is>
       </c>
       <c r="B27" s="3" t="inlineStr">
         <is>
           <t>Название конфеты</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Количество</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
           <t>Шоколадка «Твист»</t>
         </is>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
-          <t>Мармелад «Babyfox» 30г</t>
+          <t>Карамель на палочке KDV "STRIKE"</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B30" s="4" t="inlineStr">
         <is>
-          <t>Карамель на палочке KDV "STRIKE"</t>
+          <t>Мармелад «Babyfox» 30г</t>
         </is>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Конфеты</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бренд</t>
         </is>
       </c>
       <c r="B33" s="3" t="inlineStr">
         <is>
           <t>Название конфеты</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Количество</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>ESSEN</t>
         </is>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
-          <t>"Nota Boom"</t>
+          <t>"BonBonel"</t>
         </is>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Konti</t>
         </is>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
-          <t>"Чио Рио"</t>
+          <t>"Джек"</t>
         </is>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B36" s="4" t="inlineStr">
         <is>
-          <t>"BonBonel"</t>
+          <t>"Лапки Царапки"</t>
         </is>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
-          <t>"Bon time"</t>
+          <t>"Фитси"</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t>"Яшкина картошка"</t>
+          <t>"Звонкое лето"</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t>Сириус</t>
+          <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B39" s="4" t="inlineStr">
         <is>
-          <t>"ZOO ZOO"</t>
+          <t>"Семейство сов"</t>
         </is>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
           <t>Рахат</t>
         </is>
       </c>
       <c r="B40" s="4" t="inlineStr">
         <is>
           <t>"Молочно вафельные"</t>
         </is>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>Konti</t>
+          <t>Сириус</t>
         </is>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
-          <t>"Джек"</t>
+          <t>"ZOO ZOO"</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B42" s="4" t="inlineStr">
         <is>
-          <t>"Мексикана"</t>
+          <t>"Курьез"</t>
         </is>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Сладкий орешек</t>
         </is>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
-          <t>"Шантарель"</t>
+          <t>"Марсианка"</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
-          <t>"Семейство сов"</t>
+          <t>"Bon time"</t>
         </is>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
-          <t>"Курьез"</t>
+          <t>"Nota Boom"</t>
         </is>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
           <t>Яшкино</t>
         </is>
       </c>
       <c r="B46" s="4" t="inlineStr">
         <is>
-          <t>"Крокант"</t>
+          <t>"Versailles"</t>
         </is>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
           <t>Яшкино</t>
         </is>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
-          <t>"Versailles"</t>
+          <t>"Крокант"</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B48" s="4" t="inlineStr">
         <is>
-          <t>"Лапки Царапки"</t>
+          <t>"Мексикана"</t>
         </is>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B49" s="4" t="inlineStr">
         <is>
-          <t>"Фитси"</t>
+          <t>"Чио Рио"</t>
         </is>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>Сладкий орешек</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B50" s="4" t="inlineStr">
         <is>
-          <t>"Марсианка"</t>
+          <t>"Шантарель"</t>
         </is>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B51" s="4" t="inlineStr">
         <is>
-          <t>"Звонкое лето"</t>
+          <t>"Яшкина картошка"</t>
         </is>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="52"/>
     <row r="53"/>
     <row r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Набор: Маленькая радость</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Тип</t>
         </is>
       </c>
       <c r="B55" s="4" t="inlineStr">
         <is>
@@ -1227,489 +1228,489 @@
         <is>
           <t>Фасованная продукция</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бренд</t>
         </is>
       </c>
       <c r="B65" s="3" t="inlineStr">
         <is>
           <t>Название конфеты</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Количество</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t>КВД</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B66" s="4" t="inlineStr">
         <is>
           <t>Батончик "Чио Рио"</t>
         </is>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B67" s="4" t="inlineStr">
         <is>
           <t>Карамель на палочке KDV "STRIKE"</t>
         </is>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B68" s="4" t="inlineStr">
         <is>
           <t>Мармелад «Babyfox» 30г</t>
         </is>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B69" s="4" t="inlineStr">
         <is>
           <t>Шоколадное пирожное «TONDI» choco pie</t>
         </is>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="70"/>
     <row r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Конфеты</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Бренд</t>
         </is>
       </c>
       <c r="B72" s="3" t="inlineStr">
         <is>
           <t>Название конфеты</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Количество</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>ESSEN</t>
         </is>
       </c>
       <c r="B73" s="4" t="inlineStr">
         <is>
-          <t>"Versailles"</t>
+          <t>"Cho Ko-Te" конфета</t>
         </is>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Konti</t>
         </is>
       </c>
       <c r="B74" s="4" t="inlineStr">
         <is>
-          <t>"Лапки Царапки"</t>
+          <t>"Живинка"</t>
         </is>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="4" t="inlineStr">
         <is>
-          <t>Рахат</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B75" s="4" t="inlineStr">
         <is>
-          <t>"Молочно вафельные"</t>
+          <t>"Лапки Царапки"</t>
         </is>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B76" s="4" t="inlineStr">
         <is>
-          <t>"Фрутландия"</t>
+          <t>"Нямик"</t>
         </is>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="4" t="inlineStr">
         <is>
           <t>Акконд</t>
         </is>
       </c>
       <c r="B77" s="4" t="inlineStr">
         <is>
-          <t>"Нямик"</t>
+          <t>"Халветта"</t>
         </is>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B78" s="4" t="inlineStr">
         <is>
-          <t>"Курьез"</t>
+          <t>"Маска"</t>
         </is>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="4" t="inlineStr">
         <is>
-          <t>КФ им. Крупской</t>
+          <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B79" s="4" t="inlineStr">
         <is>
-          <t>"Ленинградские"</t>
+          <t>"Семейство сов"</t>
         </is>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>КФ им. Крупской</t>
         </is>
       </c>
       <c r="B80" s="4" t="inlineStr">
         <is>
-          <t>"Батончик №1"</t>
+          <t>"Ленинградские"</t>
         </is>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Рахат</t>
         </is>
       </c>
       <c r="B81" s="4" t="inlineStr">
         <is>
-          <t>"Крокант"</t>
+          <t>"Молочно вафельные"</t>
         </is>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B82" s="4" t="inlineStr">
         <is>
-          <t>"Халветта"</t>
+          <t>"Батончик №1"</t>
         </is>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t>Konti</t>
+          <t>Сириус</t>
         </is>
       </c>
       <c r="B83" s="4" t="inlineStr">
         <is>
-          <t>"Живинка"</t>
+          <t>"ZOO ZOO"</t>
         </is>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="4" t="inlineStr">
         <is>
-          <t>Сириус</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B84" s="4" t="inlineStr">
         <is>
-          <t>"ZOO ZOO"</t>
+          <t>"Курьез"</t>
         </is>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="4" t="inlineStr">
         <is>
-          <t>Сладкий орешек</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B85" s="4" t="inlineStr">
         <is>
-          <t>"Марсианка"</t>
+          <t>"Левушка"</t>
         </is>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B86" s="4" t="inlineStr">
         <is>
-          <t>"Cho Ko-Te" конфета</t>
+          <t>"Маленькое чудо"</t>
         </is>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B87" s="4" t="inlineStr">
         <is>
-          <t>"Маска"</t>
+          <t>"Фрутландия"</t>
         </is>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Сладуница</t>
         </is>
       </c>
       <c r="B88" s="4" t="inlineStr">
         <is>
-          <t>"Левушка"</t>
+          <t>"Жена самурая"</t>
         </is>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Сормовская к.ф</t>
         </is>
       </c>
       <c r="B89" s="4" t="inlineStr">
         <is>
-          <t>"Lusso"</t>
+          <t>"Восточные мотивы"</t>
         </is>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Сладкий орешек</t>
         </is>
       </c>
       <c r="B90" s="4" t="inlineStr">
         <is>
-          <t>"Маленькое чудо"</t>
+          <t>"Марсианка"</t>
         </is>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B91" s="4" t="inlineStr">
         <is>
-          <t>"Семейство сов"</t>
+          <t>"Lusso"</t>
         </is>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t>Сладуница</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B92" s="4" t="inlineStr">
         <is>
-          <t>"Жена самурая"</t>
+          <t>"Versailles"</t>
         </is>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="4" t="inlineStr">
         <is>
-          <t>Сормовская к.ф</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B93" s="4" t="inlineStr">
         <is>
-          <t>"Восточные мотивы"</t>
+          <t>"Крокант"</t>
         </is>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="4" t="inlineStr">
         <is>
           <t>Яшкино</t>
         </is>
       </c>
       <c r="B94" s="4" t="inlineStr">
         <is>
           <t>"Мексикана"</t>
         </is>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>