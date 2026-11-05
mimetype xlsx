--- v0 (2026-09-17)
+++ v1 (2026-11-05)
@@ -448,51 +448,51 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:D61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="29" customWidth="1" min="1" max="1"/>
-    <col width="39" customWidth="1" min="2" max="2"/>
+    <col width="50" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="6" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Детали упаковки: Пломбирчик</t>
         </is>
       </c>
     </row>
     <row r="2"/>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Основная информация</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Название</t>
         </is>
       </c>
@@ -536,51 +536,51 @@
         <is>
           <t>1.00 см</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Высота</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>1.00 см</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Описание</t>
         </is>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
-          <t>Нет описания</t>
+          <t>&lt;strong&gt;«Пломбирчик»&lt;/strong&gt; — мягкая упаковка для компактного сладкого подарка. В карточке предусмотрен стандартный вариант наполнения весом 500 г.&lt;h2&gt;Компактный подарок 500 г&lt;/h2&gt;Формат подойдёт, когда нужен небольшой по весу набор без крупной коробки. Перед оформлением можно отдельно посмотреть фактический состав конфет и сравнить его с другими наборами в &lt;a href="/gift-compositions/"&gt;конструкторе состава&lt;/a&gt;.&lt;h2&gt;Когда удобно выбрать «Пломбирчик»&lt;/h2&gt;Такую упаковку можно использовать для групповых подарков в школе, детском саду или компании, если важны единый формат и понятный вес набора. Другие мягкие, картонные и жестяные варианты собраны в &lt;a href="/packages/"&gt;каталоге упаковки&lt;/a&gt;.</t>
         </is>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Цены упаковки</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Количество</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Цена за штуку (₽)</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
@@ -652,184 +652,184 @@
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Количество</t>
         </is>
       </c>
       <c r="B21" s="3" t="inlineStr">
         <is>
           <t>Цена набора (₽)</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Цена с упаковкой (₽)</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
           <t>от 1 шт.</t>
         </is>
       </c>
       <c r="B22" s="4" t="n">
-        <v>485</v>
+        <v>535</v>
       </c>
       <c r="C22" s="4" t="n">
-        <v>835</v>
+        <v>885</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
           <t>от 30 шт.</t>
         </is>
       </c>
       <c r="B23" s="4" t="n">
-        <v>460</v>
+        <v>505</v>
       </c>
       <c r="C23" s="4" t="n">
-        <v>810</v>
+        <v>855</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
           <t>от 100 шт.</t>
         </is>
       </c>
       <c r="B24" s="4" t="n">
-        <v>435</v>
+        <v>480</v>
       </c>
       <c r="C24" s="4" t="n">
-        <v>785</v>
+        <v>830</v>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фасованная продукция</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бренд</t>
         </is>
       </c>
       <c r="B27" s="3" t="inlineStr">
         <is>
           <t>Название конфеты</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Количество</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>КВД</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
-          <t>Батончик "Чио Рио"</t>
+          <t>Батончик KDV "SUPER 40гр</t>
         </is>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
-          <t>Драже «YOTA» в ассортименте</t>
+          <t>Карамель на палочке KDV "STRIKE"</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B30" s="4" t="inlineStr">
         <is>
-          <t>Карамель на палочке KDV "STRIKE"</t>
+          <t>Шоколадка «Твист»</t>
         </is>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
-          <t>Мармелад «Babyfox» 30г</t>
+          <t>"Strike"</t>
         </is>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>KDV</t>
         </is>
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
-          <t>Шоколадное пирожное «TONDI» choco pie</t>
+          <t>Мармелад «Babyfox» 30г</t>
         </is>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="33"/>
     <row r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Конфеты</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бренд</t>
         </is>
       </c>
       <c r="B35" s="3" t="inlineStr">
         <is>
           <t>Название конфеты</t>
@@ -839,464 +839,464 @@
         <is>
           <t>Количество</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
           <t>ESSEN</t>
         </is>
       </c>
       <c r="B36" s="4" t="inlineStr">
         <is>
           <t>"Конфета 35"</t>
         </is>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>Konti</t>
+          <t>ESSEN</t>
         </is>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
-          <t>"Золотая Лилия"</t>
+          <t>"Cho Ko-Te" конфета</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Konti</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t>"Нямик"</t>
+          <t>"Джек"</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t>Вольский кондитер</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B39" s="4" t="inlineStr">
         <is>
-          <t>"Коровка в шоколаде"</t>
+          <t>"Лапки Царапки"</t>
         </is>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B40" s="4" t="inlineStr">
         <is>
-          <t>"Батончик №1"</t>
+          <t>"Ричио"</t>
         </is>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>Сириус</t>
+          <t>Акконд</t>
         </is>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
-          <t>"ZOO ZOO"</t>
+          <t>"Фитси"</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Красный Октябрь</t>
         </is>
       </c>
       <c r="B42" s="4" t="inlineStr">
         <is>
-          <t>"Детям"</t>
+          <t>"Сливочный пунш"</t>
         </is>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>КФ им. Крупской</t>
         </is>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
-          <t>"Левушка"</t>
+          <t>"Ленинградские"</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>Сладкий орешек</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
-          <t>"Марсианка"</t>
+          <t>"Батончик №1"</t>
         </is>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>РотФронт</t>
         </is>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
-          <t>"Мексикана"</t>
+          <t>"Элен"</t>
         </is>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Сириус</t>
         </is>
       </c>
       <c r="B46" s="4" t="inlineStr">
         <is>
-          <t>"Как так?"</t>
+          <t>"ZOO ZOO"</t>
         </is>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
-          <t>"Лапки Царапки"</t>
+          <t>"Детям"</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>РотФронт</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B48" s="4" t="inlineStr">
         <is>
-          <t>"Семейство сов"</t>
+          <t>"Кофейный сюжет"</t>
         </is>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>Красный Октябрь</t>
+          <t>Славянка</t>
         </is>
       </c>
       <c r="B49" s="4" t="inlineStr">
         <is>
-          <t>"Ореховая Роща"</t>
+          <t>"Курьез"</t>
         </is>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
           <t>Славянка</t>
         </is>
       </c>
       <c r="B50" s="4" t="inlineStr">
         <is>
-          <t>"Ананасная долина"</t>
+          <t>"Маленькое чудо"</t>
         </is>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4" t="inlineStr">
         <is>
-          <t>Сормовская к.ф</t>
+          <t>Сладуница</t>
         </is>
       </c>
       <c r="B51" s="4" t="inlineStr">
         <is>
-          <t>"Восточные мотивы"</t>
+          <t>"Гречио"</t>
         </is>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Сладуница</t>
         </is>
       </c>
       <c r="B52" s="4" t="inlineStr">
         <is>
-          <t>"Cookies and milk"</t>
+          <t>"Самый умный"</t>
         </is>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>Яшкино</t>
+          <t>Сормовская к.ф</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t>"Ярче"</t>
+          <t>"Восточные мотивы"</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t>Славянка</t>
+          <t>Сладкий орешек</t>
         </is>
       </c>
       <c r="B54" s="4" t="inlineStr">
         <is>
-          <t>"Топленое молоко"</t>
+          <t>"Марсианка"</t>
         </is>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
           <t>Яшкино</t>
         </is>
       </c>
       <c r="B55" s="4" t="inlineStr">
         <is>
-          <t>"Versailles"</t>
+          <t>"FUROR"</t>
         </is>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
           <t>Яшкино</t>
         </is>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
-          <t>"RODEO"</t>
+          <t>"Glaze"</t>
         </is>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
           <t>Яшкино</t>
         </is>
       </c>
       <c r="B57" s="4" t="inlineStr">
         <is>
           <t>"Nils"</t>
         </is>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
           <t>Яшкино</t>
         </is>
       </c>
       <c r="B58" s="4" t="inlineStr">
         <is>
-          <t>"Glaze"</t>
+          <t>"Versailles"</t>
         </is>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B59" s="4" t="inlineStr">
         <is>
-          <t>"Cho Ko-Te" Шокотята</t>
+          <t>"Крокант"</t>
         </is>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>Акконд</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B60" s="4" t="inlineStr">
         <is>
-          <t>"Фитси"</t>
+          <t>"Мексикана"</t>
         </is>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="4" t="inlineStr">
         <is>
-          <t>ESSEN</t>
+          <t>Яшкино</t>
         </is>
       </c>
       <c r="B61" s="4" t="inlineStr">
         <is>
-          <t>"Магия"</t>
+          <t>"Шантарель"</t>
         </is>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>1 шт</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="A11:D11"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>